--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -1,108 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <workbookProtection/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="all drugs" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="17">
     <font>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <color theme="1"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b val="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF0000FF"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF1155CC"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF767676"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF5B616B"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF333333"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF1B1B1B"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF767676"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FFFAFAF9"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF212121"/>
+      <sz val="10"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF232425"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <i val="1"/>
+      <color theme="1"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <color rgb="FF4D4D4D"/>
+      <sz val="10"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
-[...2 lines deleted...]
-      <bottom style="thin"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE1E4E8"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE1E4E8"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFE1E4E8"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE1E4E8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF5A5958"/>
+      </bottom>
+      <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+  <cellStyles count="2">
+    <cellStyle name="Standaard" xfId="0" builtinId="0"/>
+    <cellStyle name="Standaard 2" xfId="1"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
@@ -130,5564 +299,6542 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="467886"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I144"/>
+  <dimension ref="A1:P163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>Drug</t>
         </is>
       </c>
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Major Category</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>Subcategory</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>toxicity rate drug monotherapy</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>ref 1</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>ref 1 number pts</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>ref 1 tox rate</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>ref 2</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>ref 2 number pts</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>ref 2 tox rate</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>ref 3</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>ref 3 number pts</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>ref 3 tox rate</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>ref 4</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>ref 4 number pts</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>ref 4 tox rate</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Abemaciclib</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>CDK4/6 Inhibitors</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="n">
+        <v>9.5</v>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>CDK4/6 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.3390/cancers17152543</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
+        <v>245</v>
+      </c>
+      <c r="G2" t="n">
+        <v>0.095</v>
       </c>
       <c r="H2" t="inlineStr"/>
-      <c r="I2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I2" t="inlineStr"/>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Adagrasib</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>KRAS inhibitors</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" t="n">
+        <v>45.19388646</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>KRAS G12C inhibitor</t>
-[...8 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>10.1056/NEJMoa2204619</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>116</v>
+      </c>
+      <c r="G3" t="n">
+        <v>0.448</v>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>10.1016/S0140-6736(25)00866-9</t>
+        </is>
+      </c>
       <c r="I3" t="n">
-        <v>45.19388646</v>
-      </c>
+        <v>298</v>
+      </c>
+      <c r="J3" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2212419</t>
+        </is>
+      </c>
+      <c r="L3" t="n">
+        <v>44</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Afamitresgene Autoleucel</t>
+          <t>Afatinib</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CAR-T or Cell Therapy</t>
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>26</v>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>TCR-based therapy</t>
-[...7 lines deleted...]
-      <c r="G4" t="inlineStr"/>
+          <t>10.1016/S1470-2045(15)00006-6</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
+        <v>392</v>
+      </c>
+      <c r="G4" t="n">
+        <v>0.26</v>
+      </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="inlineStr"/>
+      <c r="M4" t="inlineStr"/>
+      <c r="N4" t="inlineStr"/>
+      <c r="O4" t="inlineStr"/>
+      <c r="P4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Afatinib</t>
+          <t>Aflibercept</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>Anti-VEGF</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
-      <c r="I5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" t="inlineStr"/>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Aflibercept</t>
+          <t>Alectinib</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Anti-VEGF</t>
-[...2 lines deleted...]
-      <c r="D6" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>12.53215686</v>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>VEGF-trap</t>
-[...9 lines deleted...]
-      <c r="I6" t="inlineStr"/>
+          <t>10.1056/NEJMoa2310532</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>128</v>
+      </c>
+      <c r="G6" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>10.1016/j.lungcan.2025.108762</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>382</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0.107</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="inlineStr"/>
+      <c r="M6" t="inlineStr"/>
+      <c r="N6" t="inlineStr"/>
+      <c r="O6" t="inlineStr"/>
+      <c r="P6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Alectinib</t>
+          <t>Alpelisib</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr"/>
+      <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
-      <c r="I7" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="inlineStr"/>
+      <c r="P7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Alpelisib</t>
+          <t>Amivantamab</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>Other mAbs</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>48</v>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>PI3K inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.jtho.2025.05.012</t>
+        </is>
+      </c>
+      <c r="F8" t="n">
+        <v>97</v>
+      </c>
+      <c r="G8" t="n">
+        <v>0.48</v>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
+      <c r="P8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Amivantamab</t>
+          <t>Atezolizumab</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>16</v>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>anti-EGFR/MET antibody</t>
-[...12 lines deleted...]
-      <c r="H9" t="inlineStr"/>
+          <t>10.1016/S0140-6736(23)00774-2</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>300</v>
+      </c>
+      <c r="G9" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(23)00539-9</t>
+        </is>
+      </c>
       <c r="I9" t="n">
-        <v>48</v>
-      </c>
+        <v>354</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="inlineStr"/>
+      <c r="M9" t="inlineStr"/>
+      <c r="N9" t="inlineStr"/>
+      <c r="O9" t="inlineStr"/>
+      <c r="P9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Apatinib</t>
+          <t>Avapritinib</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D10" t="n">
+        <v>55.65838509</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>VEGFR inhibitor</t>
-[...8 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>10.1016/S1470-2045(20)30269-2</t>
+        </is>
+      </c>
+      <c r="F10" t="n">
+        <v>82</v>
+      </c>
+      <c r="G10" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>10.1200/JCO.21.00217</t>
+        </is>
+      </c>
       <c r="I10" t="n">
-        <v>23.1</v>
-      </c>
+        <v>240</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0.552</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr"/>
+      <c r="M10" t="inlineStr"/>
+      <c r="N10" t="inlineStr"/>
+      <c r="O10" t="inlineStr"/>
+      <c r="P10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Atezolizumab</t>
+          <t>Avelumab</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Checkpoint Inhibitors</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D11" t="n">
+        <v>14.44</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.critrevonc.2021.103464</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>3935</v>
+      </c>
+      <c r="G11" t="n">
+        <v>0.1444</v>
       </c>
       <c r="H11" t="inlineStr"/>
-      <c r="I11" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" t="inlineStr"/>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="inlineStr"/>
+      <c r="M11" t="inlineStr"/>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="inlineStr"/>
+      <c r="P11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Avapritinib</t>
+          <t>Axitinib</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D12" t="n">
+        <v>53.8</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>KIT/PDGFR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(07)70285-1.</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
+        <v>52</v>
+      </c>
+      <c r="G12" t="n">
+        <v>0.538</v>
       </c>
       <c r="H12" t="inlineStr"/>
-      <c r="I12" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr"/>
+      <c r="M12" t="inlineStr"/>
+      <c r="N12" t="inlineStr"/>
+      <c r="O12" t="inlineStr"/>
+      <c r="P12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Avelumab</t>
+          <t>Belzutifan</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>HIF inhibitors</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>37.32416503</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...12 lines deleted...]
-      <c r="H13" t="inlineStr"/>
+          <t>10.1016/S1470-2045(25)00099-3</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
+        <v>61</v>
+      </c>
+      <c r="G13" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2313906</t>
+        </is>
+      </c>
       <c r="I13" t="n">
-        <v>14.44</v>
-      </c>
+        <v>372</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0.387</v>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>10.1016/j.annonc.2024.08.2338</t>
+        </is>
+      </c>
+      <c r="L13" t="n">
+        <v>76</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0.461</v>
+      </c>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
+      <c r="P13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Avutometinib</t>
+          <t>Bevacizumab</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D14" t="inlineStr"/>
+          <t>Anti-VEGF</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>15.2</v>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>RAF–MEK clamp</t>
-[...7 lines deleted...]
-      <c r="G14" t="inlineStr"/>
+          <t>10.1001/jamaoncol.2020.1024</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
+        <v>165</v>
+      </c>
+      <c r="G14" t="n">
+        <v>0.152</v>
+      </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="inlineStr"/>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr"/>
+      <c r="O14" t="inlineStr"/>
+      <c r="P14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Axitinib</t>
+          <t>Binimetinib</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BRAF/MEK Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>69</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>VEGFR/KIT/PDGFR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="n">
+        <v>0.6899999999999999</v>
       </c>
       <c r="H15" t="inlineStr"/>
-      <c r="I15" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr"/>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="inlineStr"/>
+      <c r="P15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Belzutifan</t>
+          <t>Brigatinib</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>HIF inhibitors</t>
-[...16 lines deleted...]
-      </c>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
-      <c r="I16" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr"/>
+      <c r="M16" t="inlineStr"/>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="inlineStr"/>
+      <c r="P16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Bevacizumab</t>
+          <t>Cabozantinib</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Anti-VEGF</t>
-[...2 lines deleted...]
-      <c r="D17" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>63</v>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Anti-VEGF antibody</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa2403991</t>
+        </is>
+      </c>
+      <c r="F17" t="n">
+        <v>195</v>
+      </c>
+      <c r="G17" t="n">
+        <v>0.63</v>
       </c>
       <c r="H17" t="inlineStr"/>
-      <c r="I17" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="inlineStr"/>
+      <c r="M17" t="inlineStr"/>
+      <c r="N17" t="inlineStr"/>
+      <c r="O17" t="inlineStr"/>
+      <c r="P17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Binimetinib</t>
+          <t>Capivasertib</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D18" t="inlineStr"/>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>30</v>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>MEK inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1158/1078-0432.CCR-25-2239</t>
+        </is>
+      </c>
+      <c r="F18" t="n">
+        <v>30</v>
+      </c>
+      <c r="G18" t="n">
+        <v>0.3</v>
       </c>
       <c r="H18" t="inlineStr"/>
-      <c r="I18" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="inlineStr"/>
+      <c r="M18" t="inlineStr"/>
+      <c r="N18" t="inlineStr"/>
+      <c r="O18" t="inlineStr"/>
+      <c r="P18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Brigatinib</t>
+          <t>Capmatinib</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D19" t="n">
+        <v>41</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>ALK inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(24)00441-8</t>
+        </is>
+      </c>
+      <c r="F19" t="n">
+        <v>373</v>
+      </c>
+      <c r="G19" t="n">
+        <v>0.41</v>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="inlineStr"/>
+      <c r="M19" t="inlineStr"/>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="inlineStr"/>
+      <c r="P19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Cabiralizumab</t>
+          <t>Cemiplimab</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D20" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>15.00356506</v>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>anti-CSFR antibody</t>
-[...8 lines deleted...]
-      <c r="H20" t="inlineStr"/>
+          <t>10.1016/S1470-2045(23)00329-7</t>
+        </is>
+      </c>
+      <c r="F20" t="n">
+        <v>356</v>
+      </c>
+      <c r="G20" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2502449</t>
+        </is>
+      </c>
       <c r="I20" t="n">
-        <v>28</v>
-      </c>
+        <v>205</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0.098</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr"/>
+      <c r="M20" t="inlineStr"/>
+      <c r="N20" t="inlineStr"/>
+      <c r="O20" t="inlineStr"/>
+      <c r="P20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Cabozantinib</t>
+          <t>Ceritinib</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D21" t="n">
+        <v>56.95945946</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>VEGFR/MET/RET inhibitor</t>
-[...12 lines deleted...]
-      <c r="H21" t="inlineStr"/>
+          <t>10.1016/S0140-6736(17)30123-X</t>
+        </is>
+      </c>
+      <c r="F21" t="n">
+        <v>189</v>
+      </c>
+      <c r="G21" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(15)00614-2</t>
+        </is>
+      </c>
       <c r="I21" t="n">
-        <v>63</v>
-      </c>
+        <v>255</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="inlineStr"/>
+      <c r="M21" t="inlineStr"/>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="inlineStr"/>
+      <c r="P21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Camrelizumab</t>
+          <t>Cetuximab</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>EGFR-Targeting</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>43.5</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...7 lines deleted...]
-      <c r="G22" t="inlineStr"/>
+          <t>10.1056/NEJMoa033025</t>
+        </is>
+      </c>
+      <c r="F22" t="n">
+        <v>115</v>
+      </c>
+      <c r="G22" t="n">
+        <v>0.435</v>
+      </c>
       <c r="H22" t="inlineStr"/>
-      <c r="I22" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="inlineStr"/>
+      <c r="M22" t="inlineStr"/>
+      <c r="N22" t="inlineStr"/>
+      <c r="O22" t="inlineStr"/>
+      <c r="P22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Capivasertib</t>
+          <t>Cobimetinib</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+          <t>BRAF/MEK Pathway Inhibitors</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
-      <c r="I23" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr"/>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="inlineStr"/>
+      <c r="M23" t="inlineStr"/>
+      <c r="N23" t="inlineStr"/>
+      <c r="O23" t="inlineStr"/>
+      <c r="P23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Capmatinib</t>
+          <t>Crizotinib</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D24" t="n">
+        <v>27.14851485</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>MET inhibitor</t>
-[...8 lines deleted...]
-      <c r="H24" t="inlineStr"/>
+          <t>10.1093/annonc/mdz131</t>
+        </is>
+      </c>
+      <c r="F24" t="n">
+        <v>53</v>
+      </c>
+      <c r="G24" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(12)70344-3</t>
+        </is>
+      </c>
       <c r="I24" t="n">
-        <v>41</v>
-      </c>
+        <v>149</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="inlineStr"/>
+      <c r="M24" t="inlineStr"/>
+      <c r="N24" t="inlineStr"/>
+      <c r="O24" t="inlineStr"/>
+      <c r="P24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Catumaxomab</t>
+          <t>Dabrafenib</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>bispecific T-cell engagers</t>
+          <t>BRAF/MEK Pathway Inhibitors</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
-      <c r="I25" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="inlineStr"/>
+      <c r="M25" t="inlineStr"/>
+      <c r="N25" t="inlineStr"/>
+      <c r="O25" t="inlineStr"/>
+      <c r="P25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Cemiplimab</t>
+          <t>Dacomitinib</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...21 lines deleted...]
-      </c>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr"/>
+      <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
-      <c r="I26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="inlineStr"/>
+      <c r="M26" t="inlineStr"/>
+      <c r="N26" t="inlineStr"/>
+      <c r="O26" t="inlineStr"/>
+      <c r="P26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ceritinib</t>
+          <t>Denosumab</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Other mAbs</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>13</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>ALK inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(19)30663-1</t>
+        </is>
+      </c>
+      <c r="F27" t="n">
+        <v>526</v>
+      </c>
+      <c r="G27" t="n">
+        <v>0.13</v>
       </c>
       <c r="H27" t="inlineStr"/>
-      <c r="I27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr"/>
+      <c r="M27" t="inlineStr"/>
+      <c r="N27" t="inlineStr"/>
+      <c r="O27" t="inlineStr"/>
+      <c r="P27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Cetuximab</t>
+          <t>Dinutuximab</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>EGFR-Targeting</t>
+          <t>Other mAbs</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E28" t="inlineStr"/>
+      <c r="F28" t="inlineStr"/>
+      <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
-      <c r="I28" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="inlineStr"/>
+      <c r="M28" t="inlineStr"/>
+      <c r="N28" t="inlineStr"/>
+      <c r="O28" t="inlineStr"/>
+      <c r="P28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Cobimetinib</t>
+          <t>Dostarlimab</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D29" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>16.3</v>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>MEK inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1001/jamanetworkopen.2023.41165</t>
+        </is>
+      </c>
+      <c r="F29" t="n">
+        <v>363</v>
+      </c>
+      <c r="G29" t="n">
+        <v>0.163</v>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="inlineStr"/>
+      <c r="M29" t="inlineStr"/>
+      <c r="N29" t="inlineStr"/>
+      <c r="O29" t="inlineStr"/>
+      <c r="P29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Cosibelimab</t>
+          <t>Durvalumab</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Checkpoint Inhibitors</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...5 lines deleted...]
-        </is>
+          <t>10.1136/jitc-2024-011140</t>
+        </is>
+      </c>
+      <c r="F30" t="n">
+        <v>3319</v>
       </c>
       <c r="G30" t="inlineStr"/>
-      <c r="H30" t="inlineStr"/>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>not clear</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="inlineStr"/>
+      <c r="M30" t="inlineStr"/>
+      <c r="N30" t="inlineStr"/>
+      <c r="O30" t="inlineStr"/>
+      <c r="P30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Crizotinib</t>
+          <t>Encorafenib</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BRAF/MEK Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>68</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>ALK/ROS1/MET inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="n">
+        <v>0.68</v>
       </c>
       <c r="H31" t="inlineStr"/>
-      <c r="I31" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="inlineStr"/>
+      <c r="M31" t="inlineStr"/>
+      <c r="N31" t="inlineStr"/>
+      <c r="O31" t="inlineStr"/>
+      <c r="P31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Dabrafenib</t>
+          <t>Enfortumab Vedotin</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
-[...7 lines deleted...]
-      <c r="D32" t="inlineStr"/>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="n">
+        <v>52.23220779</v>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>BRAF inhibitor</t>
-[...13 lines deleted...]
-      <c r="I32" t="inlineStr"/>
+          <t>10.1056/NEJMoa2035807</t>
+        </is>
+      </c>
+      <c r="F32" t="n">
+        <v>296</v>
+      </c>
+      <c r="G32" t="n">
+        <v>0.514</v>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(21)00094-2</t>
+        </is>
+      </c>
+      <c r="I32" t="n">
+        <v>89</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="inlineStr"/>
+      <c r="M32" t="inlineStr"/>
+      <c r="N32" t="inlineStr"/>
+      <c r="O32" t="inlineStr"/>
+      <c r="P32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Dacomitinib</t>
+          <t>Entrectinib</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="inlineStr"/>
+      <c r="M33" t="inlineStr"/>
+      <c r="N33" t="inlineStr"/>
+      <c r="O33" t="inlineStr"/>
+      <c r="P33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Datopotamab Deruxtecan</t>
+          <t>Erdafitinib</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D34" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>47.07336957</v>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Trop-2 targeting ADC</t>
-[...8 lines deleted...]
-      <c r="H34" t="inlineStr"/>
+          <t>10.1056/NEJMoa2308849</t>
+        </is>
+      </c>
+      <c r="F34" t="n">
+        <v>135</v>
+      </c>
+      <c r="G34" t="n">
+        <v>0.459</v>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa1817323</t>
+        </is>
+      </c>
       <c r="I34" t="n">
-        <v>26.51543779</v>
+        <v>99</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(21)00660-4</t>
+        </is>
+      </c>
+      <c r="L34" t="n">
+        <v>101</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(23)00275-9</t>
+        </is>
+      </c>
+      <c r="O34" t="n">
+        <v>217</v>
+      </c>
+      <c r="P34" t="n">
+        <v>0.46</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Defactinib</t>
+          <t>Erlotinib</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Other Targeted Agents</t>
-[...2 lines deleted...]
-      <c r="D35" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>19.98156448</v>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>FAK/Pyk2 inhibitor</t>
-[...8 lines deleted...]
-      <c r="H35" t="inlineStr"/>
+          <t>10.1097/JTO.0b013e318183aa1f</t>
+        </is>
+      </c>
+      <c r="F35" t="n">
+        <v>76</v>
+      </c>
+      <c r="G35" t="n">
+        <v>0.4078</v>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(15)00006-6</t>
+        </is>
+      </c>
       <c r="I35" t="n">
-        <v>27</v>
-      </c>
+        <v>397</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="inlineStr"/>
+      <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr"/>
+      <c r="O35" t="inlineStr"/>
+      <c r="P35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Denosumab</t>
+          <t>Everolimus</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D36" t="inlineStr"/>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>42.85751979</v>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Anti-RANKL antibody</t>
-[...12 lines deleted...]
-      <c r="H36" t="inlineStr"/>
+          <t>10.1056/NEJMoa1510665</t>
+        </is>
+      </c>
+      <c r="F36" t="n">
+        <v>397</v>
+      </c>
+      <c r="G36" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>10.1016/S0140-6736(23)00913-3</t>
+        </is>
+      </c>
       <c r="I36" t="n">
-        <v>13</v>
-      </c>
+        <v>740</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="inlineStr"/>
+      <c r="M36" t="inlineStr"/>
+      <c r="N36" t="inlineStr"/>
+      <c r="O36" t="inlineStr"/>
+      <c r="P36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Dinutuximab</t>
+          <t>Fruquintinib</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="inlineStr"/>
+      <c r="M37" t="inlineStr"/>
+      <c r="N37" t="inlineStr"/>
+      <c r="O37" t="inlineStr"/>
+      <c r="P37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Dordaviprone</t>
+          <t>Futibatinib</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Other Targeted Agents</t>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
-      <c r="I38" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="inlineStr"/>
+      <c r="M38" t="inlineStr"/>
+      <c r="N38" t="inlineStr"/>
+      <c r="O38" t="inlineStr"/>
+      <c r="P38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Dostarlimab</t>
+          <t>Gefitinib</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>23</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S2213-2600(24)00417-X</t>
+        </is>
+      </c>
+      <c r="F39" t="n">
+        <v>169</v>
+      </c>
+      <c r="G39" t="n">
+        <v>0.23</v>
       </c>
       <c r="H39" t="inlineStr"/>
-      <c r="I39" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="inlineStr"/>
+      <c r="M39" t="inlineStr"/>
+      <c r="N39" t="inlineStr"/>
+      <c r="O39" t="inlineStr"/>
+      <c r="P39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Durvalumab</t>
+          <t>Infigratinib</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...21 lines deleted...]
-      </c>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="inlineStr"/>
+      <c r="M40" t="inlineStr"/>
+      <c r="N40" t="inlineStr"/>
+      <c r="O40" t="inlineStr"/>
+      <c r="P40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Encorafenib</t>
+          <t>Ipilimumab</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D41" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>37</v>
+      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>BRAF inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1200/JCO.19.01381</t>
+        </is>
+      </c>
+      <c r="F41" t="n">
+        <v>523</v>
+      </c>
+      <c r="G41" t="n">
+        <v>0.37</v>
       </c>
       <c r="H41" t="inlineStr"/>
-      <c r="I41" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="inlineStr"/>
+      <c r="M41" t="inlineStr"/>
+      <c r="N41" t="inlineStr"/>
+      <c r="O41" t="inlineStr"/>
+      <c r="P41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Enfortumab Vedotin</t>
+          <t>Ivosidenib</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D42" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>IDH inhibitors</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>5.027862595</v>
+      </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Nectin-4 targeting ADC</t>
-[...12 lines deleted...]
-      <c r="H42" t="inlineStr"/>
+          <t>10.1016/S1470-2045(20)30157-1</t>
+        </is>
+      </c>
+      <c r="F42" t="n">
+        <v>121</v>
+      </c>
+      <c r="G42" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>10.1016/S2468-1253(19)30189-X</t>
+        </is>
+      </c>
       <c r="I42" t="n">
-        <v>52.23220779</v>
+        <v>73</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>10.1016/j.ctrv.2021.102334</t>
+        </is>
+      </c>
+      <c r="L42" t="n">
+        <v>284</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0.036</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>10.1111/liv.70295</t>
+        </is>
+      </c>
+      <c r="O42" t="n">
+        <v>46</v>
+      </c>
+      <c r="P42" t="n">
+        <v>0.08699999999999999</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Ensartinib</t>
+          <t>Lanreotide</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>Other Targeted Agents</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
-      <c r="I43" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="inlineStr"/>
+      <c r="M43" t="inlineStr"/>
+      <c r="N43" t="inlineStr"/>
+      <c r="O43" t="inlineStr"/>
+      <c r="P43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Entrectinib</t>
+          <t>Lapatinib</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr"/>
+      <c r="F44" t="inlineStr"/>
+      <c r="G44" t="inlineStr"/>
+      <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="inlineStr"/>
+      <c r="M44" t="inlineStr"/>
+      <c r="N44" t="inlineStr"/>
+      <c r="O44" t="inlineStr"/>
+      <c r="P44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Erdafitinib</t>
+          <t>Larotrectinib</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D45" t="n">
+        <v>16.43137255</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>FGFR inhibitor</t>
-[...12 lines deleted...]
-      <c r="H45" t="inlineStr"/>
+          <t>10.1016/S1470-2045(19)30856-3</t>
+        </is>
+      </c>
+      <c r="F45" t="n">
+        <v>260</v>
+      </c>
+      <c r="G45" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>(ASCO 2022 abstract 3100)</t>
+        </is>
+      </c>
       <c r="I45" t="n">
-        <v>47.07336957</v>
-      </c>
+        <v>250</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="inlineStr"/>
+      <c r="M45" t="inlineStr"/>
+      <c r="N45" t="inlineStr"/>
+      <c r="O45" t="inlineStr"/>
+      <c r="P45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Erlotinib</t>
+          <t>Lenvatinib</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D46" t="n">
+        <v>75.90000000000001</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>EGFR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa1406470</t>
+        </is>
+      </c>
+      <c r="F46" t="n">
+        <v>261</v>
+      </c>
+      <c r="G46" t="n">
+        <v>0.759</v>
       </c>
       <c r="H46" t="inlineStr"/>
-      <c r="I46" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="inlineStr"/>
+      <c r="M46" t="inlineStr"/>
+      <c r="N46" t="inlineStr"/>
+      <c r="O46" t="inlineStr"/>
+      <c r="P46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Everolimus</t>
+          <t>Lorlatinib</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D47" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>50</v>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>mTOR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.jtho.2024.11.021</t>
+        </is>
+      </c>
+      <c r="F47" t="n">
+        <v>275</v>
+      </c>
+      <c r="G47" t="n">
+        <v>0.5</v>
       </c>
       <c r="H47" t="inlineStr"/>
-      <c r="I47" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="inlineStr"/>
+      <c r="M47" t="inlineStr"/>
+      <c r="N47" t="inlineStr"/>
+      <c r="O47" t="inlineStr"/>
+      <c r="P47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Fruquintinib</t>
+          <t>Margetuximab</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="inlineStr"/>
+      <c r="M48" t="inlineStr"/>
+      <c r="N48" t="inlineStr"/>
+      <c r="O48" t="inlineStr"/>
+      <c r="P48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Futibatinib</t>
+          <t>Mifamurtide</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>Cytokine Modulators</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="inlineStr"/>
+      <c r="M49" t="inlineStr"/>
+      <c r="N49" t="inlineStr"/>
+      <c r="O49" t="inlineStr"/>
+      <c r="P49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Gefitinib</t>
+          <t>Mirvetuximab Soravtansine</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
-[...10 lines deleted...]
-        </is>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="n">
+        <v>24.72169197</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>EGFR inhibitor</t>
-[...12 lines deleted...]
-      <c r="H50" t="inlineStr"/>
+          <t>10.1056/NEJMoa2309169</t>
+        </is>
+      </c>
+      <c r="F50" t="n">
+        <v>218</v>
+      </c>
+      <c r="G50" t="n">
+        <v>0.243</v>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>10.1016/j.annonc.2021.02.017</t>
+        </is>
+      </c>
       <c r="I50" t="n">
-        <v>23</v>
-      </c>
+        <v>243</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0.251</v>
+      </c>
+      <c r="K50" t="inlineStr"/>
+      <c r="L50" t="inlineStr"/>
+      <c r="M50" t="inlineStr"/>
+      <c r="N50" t="inlineStr"/>
+      <c r="O50" t="inlineStr"/>
+      <c r="P50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Icotinib</t>
+          <t>Mobocertinib</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
-      <c r="I51" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="inlineStr"/>
+      <c r="M51" t="inlineStr"/>
+      <c r="N51" t="inlineStr"/>
+      <c r="O51" t="inlineStr"/>
+      <c r="P51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Inavolisib</t>
+          <t>Mogamulizumab</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+          <t>Other mAbs</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
-      <c r="E52" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="inlineStr"/>
+      <c r="M52" t="inlineStr"/>
+      <c r="N52" t="inlineStr"/>
+      <c r="O52" t="inlineStr"/>
+      <c r="P52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Infigratinib</t>
+          <t>Nab-Sirolimus</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="inlineStr"/>
+      <c r="M53" t="inlineStr"/>
+      <c r="N53" t="inlineStr"/>
+      <c r="O53" t="inlineStr"/>
+      <c r="P53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Ipilimumab</t>
+          <t>Nadofaragene Firadenovec</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Gene Therapy</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gene Therapy</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>4</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>CTLA-4 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(20)30540-4</t>
+        </is>
+      </c>
+      <c r="F54" t="n">
+        <v>157</v>
+      </c>
+      <c r="G54" t="n">
+        <v>0.04</v>
       </c>
       <c r="H54" t="inlineStr"/>
-      <c r="I54" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr"/>
+      <c r="L54" t="inlineStr"/>
+      <c r="M54" t="inlineStr"/>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr"/>
+      <c r="P54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Ivosidenib</t>
+          <t>Naxitamab</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>IDH inhibitors</t>
+          <t>Other mAbs</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
-      <c r="E55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
-      <c r="I55" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="inlineStr"/>
+      <c r="M55" t="inlineStr"/>
+      <c r="N55" t="inlineStr"/>
+      <c r="O55" t="inlineStr"/>
+      <c r="P55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Lanreotide</t>
+          <t>Necitumumab</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Other Targeted Agents</t>
+          <t>EGFR-Targeting</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
-      <c r="E56" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr"/>
+      <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="inlineStr"/>
+      <c r="M56" t="inlineStr"/>
+      <c r="N56" t="inlineStr"/>
+      <c r="O56" t="inlineStr"/>
+      <c r="P56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Lapatinib</t>
+          <t>Neratinib</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="inlineStr"/>
+      <c r="M57" t="inlineStr"/>
+      <c r="N57" t="inlineStr"/>
+      <c r="O57" t="inlineStr"/>
+      <c r="P57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Larotrectinib</t>
+          <t>Nilotinib</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
-      <c r="I58" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="inlineStr"/>
+      <c r="M58" t="inlineStr"/>
+      <c r="N58" t="inlineStr"/>
+      <c r="O58" t="inlineStr"/>
+      <c r="P58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Lazertinib</t>
+          <t>Nintedanib</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr"/>
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="inlineStr"/>
+      <c r="M59" t="inlineStr"/>
+      <c r="N59" t="inlineStr"/>
+      <c r="O59" t="inlineStr"/>
+      <c r="P59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Lenvatinib</t>
+          <t>Niraparib</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>PARP inhibitors</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>65.3</v>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>VEGFR/FGFR/PDGFR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa1910962</t>
+        </is>
+      </c>
+      <c r="F60" t="n">
+        <v>484</v>
+      </c>
+      <c r="G60" t="n">
+        <v>0.653</v>
       </c>
       <c r="H60" t="inlineStr"/>
-      <c r="I60" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="inlineStr"/>
+      <c r="M60" t="inlineStr"/>
+      <c r="N60" t="inlineStr"/>
+      <c r="O60" t="inlineStr"/>
+      <c r="P60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Lifileucel</t>
+          <t>Nirogacestat</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>CAR-T or Cell Therapy</t>
+          <t>Other Targeted Agents</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E61" t="inlineStr"/>
+      <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr"/>
+      <c r="L61" t="inlineStr"/>
+      <c r="M61" t="inlineStr"/>
+      <c r="N61" t="inlineStr"/>
+      <c r="O61" t="inlineStr"/>
+      <c r="P61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Lorlatinib</t>
+          <t>Nivolumab</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>10.34028472</v>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>ALK inhibitor</t>
-[...12 lines deleted...]
-      <c r="H62" t="inlineStr"/>
+          <t>10.1200/JCO.2015.66.1389</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
+        <v>576</v>
+      </c>
+      <c r="G62" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>10.1016/S0140-6736(17)31827-5</t>
+        </is>
+      </c>
       <c r="I62" t="n">
-        <v>50</v>
+        <v>330</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>10.1080/2162402X.2025.2492932</t>
+        </is>
+      </c>
+      <c r="L62" t="n">
+        <v>1423</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0.08799999999999999</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>10.1001/jamaoncol.2019.2187</t>
+        </is>
+      </c>
+      <c r="O62" t="n">
+        <v>270</v>
+      </c>
+      <c r="P62" t="n">
+        <v>0.196</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Margetuximab</t>
+          <t>Olaparib</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D63" t="inlineStr"/>
+          <t>PARP inhibitors</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>41</v>
+      </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Anti-HER2 antibody</t>
-[...7 lines deleted...]
-      <c r="G63" t="inlineStr"/>
+          <t>10.21873/anticanres.13989</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>682</v>
+      </c>
+      <c r="G63" t="n">
+        <v>0.41</v>
+      </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr"/>
+      <c r="L63" t="inlineStr"/>
+      <c r="M63" t="inlineStr"/>
+      <c r="N63" t="inlineStr"/>
+      <c r="O63" t="inlineStr"/>
+      <c r="P63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Mifamurtide</t>
+          <t>Olaratumab</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Cytokine Modulators / Others</t>
+          <t>Other mAbs</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr"/>
+      <c r="L64" t="inlineStr"/>
+      <c r="M64" t="inlineStr"/>
+      <c r="N64" t="inlineStr"/>
+      <c r="O64" t="inlineStr"/>
+      <c r="P64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Mirvetuximab Soravtansine</t>
+          <t>Osimertinib</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D65" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>9.98</v>
+      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Folate Receptor α targeting ADC</t>
-[...8 lines deleted...]
-      <c r="H65" t="inlineStr"/>
+          <t>10.1200/JCO.24.0007</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>27</v>
+      </c>
+      <c r="G65" t="n">
+        <v>0.111</v>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>10.4143/crt.2021.857</t>
+        </is>
+      </c>
       <c r="I65" t="n">
-        <v>24.72169197</v>
-      </c>
+        <v>63</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0.095</v>
+      </c>
+      <c r="K65" t="inlineStr"/>
+      <c r="L65" t="inlineStr"/>
+      <c r="M65" t="inlineStr"/>
+      <c r="N65" t="inlineStr"/>
+      <c r="O65" t="inlineStr"/>
+      <c r="P65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Mobocertinib</t>
+          <t>Palbociclib</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>CDK4/6 Inhibitors</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>35.75</v>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>EGFR inhibitor</t>
-[...7 lines deleted...]
-      <c r="G66" t="inlineStr"/>
+          <t>10.1200/JCO.2021.39.15_suppl.1012</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>807</v>
+      </c>
+      <c r="G66" t="n">
+        <v>0.3575</v>
+      </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr"/>
+      <c r="M66" t="inlineStr"/>
+      <c r="N66" t="inlineStr"/>
+      <c r="O66" t="inlineStr"/>
+      <c r="P66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Mogamulizumab</t>
+          <t>Panitumumab</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D67" t="inlineStr"/>
+          <t>EGFR-Targeting</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>16.5</v>
+      </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Anti-CCR4 antibody</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1001/jamaoncol.2019.1467</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>79</v>
+      </c>
+      <c r="G67" t="n">
+        <v>0.165</v>
       </c>
       <c r="H67" t="inlineStr"/>
-      <c r="I67" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr"/>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="inlineStr"/>
+      <c r="M67" t="inlineStr"/>
+      <c r="N67" t="inlineStr"/>
+      <c r="O67" t="inlineStr"/>
+      <c r="P67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Nab-Sirolimus</t>
+          <t>Pazopanib</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D68" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>73</v>
+      </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>mTOR inhibitor</t>
-[...7 lines deleted...]
-      <c r="G68" t="inlineStr"/>
+          <t xml:space="preserve">10.1016/S1470-2045(16)00075-9 </t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>40</v>
+      </c>
+      <c r="G68" t="n">
+        <v>0.73</v>
+      </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr"/>
+      <c r="L68" t="inlineStr"/>
+      <c r="M68" t="inlineStr"/>
+      <c r="N68" t="inlineStr"/>
+      <c r="O68" t="inlineStr"/>
+      <c r="P68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Nadofaragene Firadenovec</t>
+          <t>Peginterferon Alfa-2b</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gene Therapy</t>
-[...2 lines deleted...]
-      <c r="C69" t="inlineStr"/>
+          <t>Immunotherapy</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Cytokine Modulators</t>
+        </is>
+      </c>
       <c r="D69" t="inlineStr"/>
-      <c r="E69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E69" t="inlineStr"/>
+      <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
-      <c r="I69" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr"/>
+      <c r="L69" t="inlineStr"/>
+      <c r="M69" t="inlineStr"/>
+      <c r="N69" t="inlineStr"/>
+      <c r="O69" t="inlineStr"/>
+      <c r="P69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Naxitamab</t>
+          <t>Pembrolizumab</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D70" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>17.68606742</v>
+      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Anti-GD2 antibody</t>
-[...9 lines deleted...]
-      <c r="I70" t="inlineStr"/>
+          <t>10.1016/S0140-6736(18)32409-7</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>636</v>
+      </c>
+      <c r="G70" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>10.1001/jamaoncol.2020.3370</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>254</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0.169</v>
+      </c>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="inlineStr"/>
+      <c r="M70" t="inlineStr"/>
+      <c r="N70" t="inlineStr"/>
+      <c r="O70" t="inlineStr"/>
+      <c r="P70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Necitumumab</t>
+          <t>Pemigatinib</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>EGFR-Targeting</t>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="inlineStr"/>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
+      <c r="O71" t="inlineStr"/>
+      <c r="P71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Neratinib</t>
+          <t>Pertuzumab</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr"/>
+      <c r="F72" t="inlineStr"/>
+      <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="inlineStr"/>
+      <c r="M72" t="inlineStr"/>
+      <c r="N72" t="inlineStr"/>
+      <c r="O72" t="inlineStr"/>
+      <c r="P72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Nilotinib</t>
+          <t>Pertuzumab + trastuzumab + hyaluronidase</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>23</v>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>BCR-ABL/PDGFR/KIT inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t xml:space="preserve">10.1016/S1470-2045(18)30083-4 </t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>39</v>
+      </c>
+      <c r="G73" t="n">
+        <v>0.23</v>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr"/>
+      <c r="L73" t="inlineStr"/>
+      <c r="M73" t="inlineStr"/>
+      <c r="N73" t="inlineStr"/>
+      <c r="O73" t="inlineStr"/>
+      <c r="P73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Nintedanib</t>
+          <t>Pralsetinib</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr"/>
+      <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr"/>
+      <c r="L74" t="inlineStr"/>
+      <c r="M74" t="inlineStr"/>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="inlineStr"/>
+      <c r="P74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Niraparib</t>
+          <t>Racotumomab</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>PARP Inhibitors</t>
+          <t>Other mAbs</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr"/>
+      <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
-      <c r="I75" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr"/>
+      <c r="K75" t="inlineStr"/>
+      <c r="L75" t="inlineStr"/>
+      <c r="M75" t="inlineStr"/>
+      <c r="N75" t="inlineStr"/>
+      <c r="O75" t="inlineStr"/>
+      <c r="P75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Nirogacestat</t>
+          <t>Ramucirumab</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Other Targeted Agents</t>
+          <t>Anti-VEGF</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
-      <c r="E76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="inlineStr"/>
+      <c r="L76" t="inlineStr"/>
+      <c r="M76" t="inlineStr"/>
+      <c r="N76" t="inlineStr"/>
+      <c r="O76" t="inlineStr"/>
+      <c r="P76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Nivolumab</t>
+          <t>Regorafenib</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>54</v>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...12 lines deleted...]
-      <c r="H77" t="inlineStr"/>
+          <t>10.1016/S0140-6736(12)61900-X</t>
+        </is>
+      </c>
+      <c r="F77" t="n">
+        <v>500</v>
+      </c>
+      <c r="G77" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(15)70156-7</t>
+        </is>
+      </c>
       <c r="I77" t="n">
-        <v>10.34028472</v>
-      </c>
+        <v>136</v>
+      </c>
+      <c r="J77" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="K77" t="inlineStr"/>
+      <c r="L77" t="inlineStr"/>
+      <c r="M77" t="inlineStr"/>
+      <c r="N77" t="inlineStr"/>
+      <c r="O77" t="inlineStr"/>
+      <c r="P77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Nogapendekin alfa inbakicept</t>
+          <t>Relatlimab</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Cytokine Modulators / Others</t>
+          <t>Checkpoint Inhibitors</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
-      <c r="E78" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E78" t="inlineStr"/>
+      <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr"/>
+      <c r="K78" t="inlineStr"/>
+      <c r="L78" t="inlineStr"/>
+      <c r="M78" t="inlineStr"/>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="inlineStr"/>
+      <c r="P78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Olaparib</t>
+          <t>Repotrectinib</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>PARP Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D79" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D79" t="n">
+        <v>29</v>
+      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>PARP inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa2302299</t>
+        </is>
+      </c>
+      <c r="F79" t="n">
+        <v>426</v>
+      </c>
+      <c r="G79" t="n">
+        <v>0.29</v>
       </c>
       <c r="H79" t="inlineStr"/>
-      <c r="I79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I79" t="inlineStr"/>
+      <c r="J79" t="inlineStr"/>
+      <c r="K79" t="inlineStr"/>
+      <c r="L79" t="inlineStr"/>
+      <c r="M79" t="inlineStr"/>
+      <c r="N79" t="inlineStr"/>
+      <c r="O79" t="inlineStr"/>
+      <c r="P79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Olaratumab</t>
+          <t>Retifanlimab</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D80" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>14.0147541</v>
+      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Anti-PDGFRα antibody</t>
-[...9 lines deleted...]
-      <c r="I80" t="inlineStr"/>
+          <t>10.1136/jitc-2025-012478</t>
+        </is>
+      </c>
+      <c r="F80" t="n">
+        <v>107</v>
+      </c>
+      <c r="G80" t="n">
+        <v>0.109</v>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>10.1016/j.ygyno.2024.05.025</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>76</v>
+      </c>
+      <c r="J80" t="n">
+        <v>0.184</v>
+      </c>
+      <c r="K80" t="inlineStr"/>
+      <c r="L80" t="inlineStr"/>
+      <c r="M80" t="inlineStr"/>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="inlineStr"/>
+      <c r="P80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Osimertinib</t>
+          <t>Ribociclib</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>CDK4/6 Inhibitors</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr"/>
+      <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
-      <c r="I81" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I81" t="inlineStr"/>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="inlineStr"/>
+      <c r="L81" t="inlineStr"/>
+      <c r="M81" t="inlineStr"/>
+      <c r="N81" t="inlineStr"/>
+      <c r="O81" t="inlineStr"/>
+      <c r="P81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Palbociclib</t>
+          <t>Ripretinib</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>CDK4/6 Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D82" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>15.4</v>
+      </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>CDK4/6 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1158/1078-0432.CCR-22-0196</t>
+        </is>
+      </c>
+      <c r="F82" t="n">
+        <v>39</v>
+      </c>
+      <c r="G82" t="n">
+        <v>0.154</v>
       </c>
       <c r="H82" t="inlineStr"/>
-      <c r="I82" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I82" t="inlineStr"/>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="inlineStr"/>
+      <c r="L82" t="inlineStr"/>
+      <c r="M82" t="inlineStr"/>
+      <c r="N82" t="inlineStr"/>
+      <c r="O82" t="inlineStr"/>
+      <c r="P82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Panitumumab</t>
+          <t>Rucaparib</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>EGFR-Targeting</t>
-[...2 lines deleted...]
-      <c r="D83" t="inlineStr"/>
+          <t>PARP inhibitors</t>
+        </is>
+      </c>
+      <c r="D83" t="n">
+        <v>26</v>
+      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Anti-EGFR antibody</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.annonc.2021.08.1189</t>
+        </is>
+      </c>
+      <c r="F83" t="n">
+        <v>119</v>
+      </c>
+      <c r="G83" t="n">
+        <v>0.26</v>
       </c>
       <c r="H83" t="inlineStr"/>
-      <c r="I83" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I83" t="inlineStr"/>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr"/>
+      <c r="L83" t="inlineStr"/>
+      <c r="M83" t="inlineStr"/>
+      <c r="N83" t="inlineStr"/>
+      <c r="O83" t="inlineStr"/>
+      <c r="P83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Pazopanib</t>
+          <t>Ruxolitinib</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>JAK-STAT inhibitors</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
+      <c r="F84" t="inlineStr"/>
+      <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
-      <c r="I84" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr"/>
+      <c r="L84" t="inlineStr"/>
+      <c r="M84" t="inlineStr"/>
+      <c r="N84" t="inlineStr"/>
+      <c r="O84" t="inlineStr"/>
+      <c r="P84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Peginterferon Alfa-2b</t>
+          <t>Sacituzumab Govitecan</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
-[...7 lines deleted...]
-      <c r="D85" t="inlineStr"/>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="n">
+        <v>61</v>
+      </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Interferon modulator</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa2511734</t>
+        </is>
+      </c>
+      <c r="F85" t="n">
+        <v>275</v>
+      </c>
+      <c r="G85" t="n">
+        <v>0.61</v>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr"/>
+      <c r="L85" t="inlineStr"/>
+      <c r="M85" t="inlineStr"/>
+      <c r="N85" t="inlineStr"/>
+      <c r="O85" t="inlineStr"/>
+      <c r="P85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Pembrolizumab</t>
+          <t>Selpercatinib</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>37.3</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa2309719</t>
+        </is>
+      </c>
+      <c r="F86" t="n">
+        <v>193</v>
+      </c>
+      <c r="G86" t="n">
+        <v>0.373</v>
       </c>
       <c r="H86" t="inlineStr"/>
-      <c r="I86" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I86" t="inlineStr"/>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr"/>
+      <c r="L86" t="inlineStr"/>
+      <c r="M86" t="inlineStr"/>
+      <c r="N86" t="inlineStr"/>
+      <c r="O86" t="inlineStr"/>
+      <c r="P86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Pemigatinib</t>
+          <t>Sipuleucel-T</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>Therapeutic Vaccines</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
+      <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr"/>
+      <c r="L87" t="inlineStr"/>
+      <c r="M87" t="inlineStr"/>
+      <c r="N87" t="inlineStr"/>
+      <c r="O87" t="inlineStr"/>
+      <c r="P87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Penpulimab</t>
+          <t>Sonidegib</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...16 lines deleted...]
-      </c>
+          <t>Hedgehog Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
-      <c r="I88" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I88" t="inlineStr"/>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="inlineStr"/>
+      <c r="M88" t="inlineStr"/>
+      <c r="N88" t="inlineStr"/>
+      <c r="O88" t="inlineStr"/>
+      <c r="P88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Pertuzumab</t>
+          <t>Sorafenib</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D89" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>54</v>
+      </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Anti-HER2 antibody</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(25)00543-1</t>
+        </is>
+      </c>
+      <c r="F89" t="n">
+        <v>269</v>
+      </c>
+      <c r="G89" t="n">
+        <v>0.54</v>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr"/>
+      <c r="L89" t="inlineStr"/>
+      <c r="M89" t="inlineStr"/>
+      <c r="N89" t="inlineStr"/>
+      <c r="O89" t="inlineStr"/>
+      <c r="P89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Pertuzumab  + hyaluronidase</t>
+          <t>Sotorasib</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D90" t="inlineStr"/>
+          <t>KRAS inhibitors</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>27.11587678</v>
+      </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Anti-HER2 antibody</t>
-[...9 lines deleted...]
-      <c r="I90" t="inlineStr"/>
+          <t>10.1056/NEJMoa2103695</t>
+        </is>
+      </c>
+      <c r="F90" t="n">
+        <v>126</v>
+      </c>
+      <c r="G90" t="n">
+        <v>0.206</v>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>10.1016/S0140-6736(23)00221-0</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>169</v>
+      </c>
+      <c r="J90" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>10.1093/oncolo/oyae356</t>
+        </is>
+      </c>
+      <c r="L90" t="n">
+        <v>549</v>
+      </c>
+      <c r="M90" t="n">
+        <v>0.268</v>
+      </c>
+      <c r="N90" t="inlineStr"/>
+      <c r="O90" t="inlineStr"/>
+      <c r="P90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Pertuzumab + trastuzumab + hyaluronidase</t>
+          <t>Sunitinib</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D91" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>57.43220339</v>
+      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Anti-HER2 antibody</t>
-[...8 lines deleted...]
-      <c r="H91" t="inlineStr"/>
+          <t>10.1016/j.annonc.2024.12.008</t>
+        </is>
+      </c>
+      <c r="F91" t="n">
+        <v>270</v>
+      </c>
+      <c r="G91" t="n">
+        <v>0.615</v>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(22)00290-X</t>
+        </is>
+      </c>
       <c r="I91" t="n">
-        <v>0.23</v>
-      </c>
+        <v>320</v>
+      </c>
+      <c r="J91" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="K91" t="inlineStr"/>
+      <c r="L91" t="inlineStr"/>
+      <c r="M91" t="inlineStr"/>
+      <c r="N91" t="inlineStr"/>
+      <c r="O91" t="inlineStr"/>
+      <c r="P91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Pralsetinib</t>
+          <t>Talazoparib</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>PARP inhibitors</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr"/>
+      <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="inlineStr"/>
+      <c r="L92" t="inlineStr"/>
+      <c r="M92" t="inlineStr"/>
+      <c r="N92" t="inlineStr"/>
+      <c r="O92" t="inlineStr"/>
+      <c r="P92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Racotumomab</t>
+          <t>Talimogene Laherparepvec</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
+          <t>Oncolytic virus</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E93" t="inlineStr"/>
+      <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr"/>
+      <c r="L93" t="inlineStr"/>
+      <c r="M93" t="inlineStr"/>
+      <c r="N93" t="inlineStr"/>
+      <c r="O93" t="inlineStr"/>
+      <c r="P93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Ramucirumab</t>
+          <t>Tazemetostat</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Anti-VEGF</t>
-[...2 lines deleted...]
-      <c r="D94" t="inlineStr"/>
+          <t>Epigenetic Modifiers</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>11.42322097</v>
+      </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Anti-VEGFR2 antibody</t>
-[...12 lines deleted...]
-      <c r="H94" t="inlineStr"/>
+          <t>10.1038/s41467-026-69708-2</t>
+        </is>
+      </c>
+      <c r="F94" t="n">
+        <v>129</v>
+      </c>
+      <c r="G94" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(22)00277-7</t>
+        </is>
+      </c>
       <c r="I94" t="n">
-        <v>0</v>
-      </c>
+        <v>74</v>
+      </c>
+      <c r="J94" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(18)30145-1</t>
+        </is>
+      </c>
+      <c r="L94" t="n">
+        <v>64</v>
+      </c>
+      <c r="M94" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="N94" t="inlineStr"/>
+      <c r="O94" t="inlineStr"/>
+      <c r="P94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Regorafenib</t>
+          <t>Tebentafusp</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>bispecific T-cell engagers</t>
+        </is>
+      </c>
+      <c r="D95" t="n">
+        <v>44</v>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>VEGFR/TIE2/KIT inhibitor</t>
-[...19 lines deleted...]
-      </c>
+          <t>10.1056/NEJMoa2103485</t>
+        </is>
+      </c>
+      <c r="F95" t="n">
+        <v>252</v>
+      </c>
+      <c r="G95" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="H95" t="inlineStr"/>
+      <c r="I95" t="inlineStr"/>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="inlineStr"/>
+      <c r="L95" t="inlineStr"/>
+      <c r="M95" t="inlineStr"/>
+      <c r="N95" t="inlineStr"/>
+      <c r="O95" t="inlineStr"/>
+      <c r="P95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Relatlimab</t>
+          <t>Temsirolimus</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>48.12790698</v>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>LAG-3 inhibitor</t>
-[...9 lines deleted...]
-      <c r="I96" t="inlineStr"/>
+          <t>10.1002/cncr.25928Digital Object Identifier (DOI)</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>41</v>
+      </c>
+      <c r="G96" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>10.1186/s12885-018-4059-5</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>45</v>
+      </c>
+      <c r="J96" t="n">
+        <v>0.528</v>
+      </c>
+      <c r="K96" t="inlineStr"/>
+      <c r="L96" t="inlineStr"/>
+      <c r="M96" t="inlineStr"/>
+      <c r="N96" t="inlineStr"/>
+      <c r="O96" t="inlineStr"/>
+      <c r="P96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Repotrectinib</t>
+          <t>Tepotinib</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D97" t="n">
+        <v>32.5772043</v>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>ROS1/NTRK inhibitor</t>
-[...8 lines deleted...]
-      <c r="H97" t="inlineStr"/>
+          <t>10.1056/NEJMoa2004407</t>
+        </is>
+      </c>
+      <c r="F97" t="n">
+        <v>152</v>
+      </c>
+      <c r="G97" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>vision long term ASCO 2023 abstract 9060</t>
+        </is>
+      </c>
       <c r="I97" t="n">
-        <v>29</v>
-      </c>
+        <v>313</v>
+      </c>
+      <c r="J97" t="n">
+        <v>0.348</v>
+      </c>
+      <c r="K97" t="inlineStr"/>
+      <c r="L97" t="inlineStr"/>
+      <c r="M97" t="inlineStr"/>
+      <c r="N97" t="inlineStr"/>
+      <c r="O97" t="inlineStr"/>
+      <c r="P97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Retifanlimab</t>
+          <t>Tislelizumab</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Checkpoint Inhibitors</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D98" t="n">
+        <v>20.73468013</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...8 lines deleted...]
-      <c r="H98" t="inlineStr"/>
+          <t>10.1200/JCO.21.01926</t>
+        </is>
+      </c>
+      <c r="F98" t="n">
+        <v>256</v>
+      </c>
+      <c r="G98" t="n">
+        <v>0.188</v>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>10.1001/jamaoncol.2023.4003</t>
+        </is>
+      </c>
       <c r="I98" t="n">
-        <v>14.0147541</v>
-      </c>
+        <v>338</v>
+      </c>
+      <c r="J98" t="n">
+        <v>0.222</v>
+      </c>
+      <c r="K98" t="inlineStr"/>
+      <c r="L98" t="inlineStr"/>
+      <c r="M98" t="inlineStr"/>
+      <c r="N98" t="inlineStr"/>
+      <c r="O98" t="inlineStr"/>
+      <c r="P98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Ribociclib</t>
+          <t>Tisotumab Vedotin</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
-[...7 lines deleted...]
-      <c r="D99" t="inlineStr"/>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr"/>
+      <c r="D99" t="n">
+        <v>35.70564516</v>
+      </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>CDK4/6 inhibitor</t>
-[...13 lines deleted...]
-      <c r="I99" t="inlineStr"/>
+          <t>10.1016/S1470-2045(21)00056-5</t>
+        </is>
+      </c>
+      <c r="F99" t="n">
+        <v>101</v>
+      </c>
+      <c r="G99" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(18)30859-3</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>147</v>
+      </c>
+      <c r="J99" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="K99" t="inlineStr"/>
+      <c r="L99" t="inlineStr"/>
+      <c r="M99" t="inlineStr"/>
+      <c r="N99" t="inlineStr"/>
+      <c r="O99" t="inlineStr"/>
+      <c r="P99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Ripretinib</t>
+          <t>Tivozanib</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D100" t="n">
+        <v>23.37172775</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>KIT/PDGFR inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.ejca.2018.02.009</t>
+        </is>
+      </c>
+      <c r="F100" t="n">
+        <v>161</v>
+      </c>
+      <c r="G100" t="n">
+        <v>0.24</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>15,6 h</t>
+          <t>10.1093/oncolo/oyae037</t>
         </is>
       </c>
       <c r="I100" t="n">
-        <v>15.4</v>
-      </c>
+        <v>30</v>
+      </c>
+      <c r="J100" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="K100" t="inlineStr"/>
+      <c r="L100" t="inlineStr"/>
+      <c r="M100" t="inlineStr"/>
+      <c r="N100" t="inlineStr"/>
+      <c r="O100" t="inlineStr"/>
+      <c r="P100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Rucaparib</t>
+          <t>Toripalimab</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>PARP Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D101" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>22.43866995</v>
+      </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>PARP inhibitor</t>
-[...12 lines deleted...]
-      <c r="H101" t="inlineStr"/>
+          <t>10.1001/jamaoncol.2025.5751</t>
+        </is>
+      </c>
+      <c r="F101" t="n">
+        <v>127</v>
+      </c>
+      <c r="G101" t="n">
+        <v>0.283</v>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>10.1158/1078-0432.CCR-21-2210</t>
+        </is>
+      </c>
       <c r="I101" t="n">
-        <v>26</v>
-      </c>
+        <v>151</v>
+      </c>
+      <c r="J101" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>10.1158/1078-0432.CCR-19-3922</t>
+        </is>
+      </c>
+      <c r="L101" t="n">
+        <v>128</v>
+      </c>
+      <c r="M101" t="n">
+        <v>0.195</v>
+      </c>
+      <c r="N101" t="inlineStr"/>
+      <c r="O101" t="inlineStr"/>
+      <c r="P101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Ruxolitinib</t>
+          <t>Trametinib</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>JAK-STAT inhibitors</t>
-[...2 lines deleted...]
-      <c r="D102" t="inlineStr"/>
+          <t>BRAF/MEK Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>36</v>
+      </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>JAK inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr"/>
+      <c r="G102" t="n">
+        <v>0.36</v>
       </c>
       <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr"/>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr"/>
+      <c r="L102" t="inlineStr"/>
+      <c r="M102" t="inlineStr"/>
+      <c r="N102" t="inlineStr"/>
+      <c r="O102" t="inlineStr"/>
+      <c r="P102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Sacituzumab Govitecan</t>
+          <t>Trastuzumab</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...2 lines deleted...]
-      <c r="C103" t="inlineStr"/>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr"/>
-      <c r="E103" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr"/>
+      <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
-      <c r="I103" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr"/>
+      <c r="L103" t="inlineStr"/>
+      <c r="M103" t="inlineStr"/>
+      <c r="N103" t="inlineStr"/>
+      <c r="O103" t="inlineStr"/>
+      <c r="P103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Selpercatinib</t>
+          <t>Trastuzumab Deruxtecan</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
-[...10 lines deleted...]
-        </is>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="n">
+        <v>54.9</v>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>RET inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1056/NEJMoa2508668</t>
+        </is>
+      </c>
+      <c r="F104" t="n">
+        <v>381</v>
+      </c>
+      <c r="G104" t="n">
+        <v>0.549</v>
       </c>
       <c r="H104" t="inlineStr"/>
-      <c r="I104" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I104" t="inlineStr"/>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="inlineStr"/>
+      <c r="L104" t="inlineStr"/>
+      <c r="M104" t="inlineStr"/>
+      <c r="N104" t="inlineStr"/>
+      <c r="O104" t="inlineStr"/>
+      <c r="P104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Serplulimab</t>
+          <t>Trastuzumab Emtansine</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
-[...10 lines deleted...]
-        </is>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="n">
+        <v>20.9</v>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/j.esmoop.2022.100561</t>
+        </is>
+      </c>
+      <c r="F105" t="n">
+        <v>2183</v>
+      </c>
+      <c r="G105" t="n">
+        <v>0.209</v>
       </c>
       <c r="H105" t="inlineStr"/>
-      <c r="I105" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I105" t="inlineStr"/>
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr"/>
+      <c r="L105" t="inlineStr"/>
+      <c r="M105" t="inlineStr"/>
+      <c r="N105" t="inlineStr"/>
+      <c r="O105" t="inlineStr"/>
+      <c r="P105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Sevabertinib</t>
+          <t>Pertuzumab  + hyaluronidase</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
+      <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
-      <c r="I106" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I106" t="inlineStr"/>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="inlineStr"/>
+      <c r="L106" t="inlineStr"/>
+      <c r="M106" t="inlineStr"/>
+      <c r="N106" t="inlineStr"/>
+      <c r="O106" t="inlineStr"/>
+      <c r="P106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Sintilimab</t>
+          <t>Tremelimumab</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Checkpoint Inhibitors</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
+      <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
-      <c r="I107" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I107" t="inlineStr"/>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="inlineStr"/>
+      <c r="L107" t="inlineStr"/>
+      <c r="M107" t="inlineStr"/>
+      <c r="N107" t="inlineStr"/>
+      <c r="O107" t="inlineStr"/>
+      <c r="P107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Sipuleucel-T</t>
+          <t>Tucatinib</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Therapeutic Vaccines</t>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
-      <c r="E108" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E108" t="inlineStr"/>
+      <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr"/>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr"/>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="inlineStr"/>
+      <c r="P108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Sonidegib</t>
+          <t>Vandetanib</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Hedgehog Pathway Inhibitors</t>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
-      <c r="E109" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr"/>
+      <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr"/>
+      <c r="J109" t="inlineStr"/>
+      <c r="K109" t="inlineStr"/>
+      <c r="L109" t="inlineStr"/>
+      <c r="M109" t="inlineStr"/>
+      <c r="N109" t="inlineStr"/>
+      <c r="O109" t="inlineStr"/>
+      <c r="P109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Sorafenib</t>
+          <t>Vemurafenib</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BRAF/MEK Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>51</v>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>VEGFR/PDGFR/RAF inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr"/>
+      <c r="G110" t="n">
+        <v>0.51</v>
       </c>
       <c r="H110" t="inlineStr"/>
-      <c r="I110" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I110" t="inlineStr"/>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr"/>
+      <c r="L110" t="inlineStr"/>
+      <c r="M110" t="inlineStr"/>
+      <c r="N110" t="inlineStr"/>
+      <c r="O110" t="inlineStr"/>
+      <c r="P110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Sotorasib</t>
+          <t>Vismodegib</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>KRAS inhibitors</t>
-[...21 lines deleted...]
-      </c>
+          <t>Hedgehog Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr"/>
+      <c r="F111" t="inlineStr"/>
+      <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
-      <c r="I111" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I111" t="inlineStr"/>
+      <c r="J111" t="inlineStr"/>
+      <c r="K111" t="inlineStr"/>
+      <c r="L111" t="inlineStr"/>
+      <c r="M111" t="inlineStr"/>
+      <c r="N111" t="inlineStr"/>
+      <c r="O111" t="inlineStr"/>
+      <c r="P111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Sugemalimab</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Checkpoint Inhibitors</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...5 lines deleted...]
-        </is>
+          <t>10.1016/S1470-2045(21)00630-6</t>
+        </is>
+      </c>
+      <c r="F112" t="n">
+        <v>255</v>
       </c>
       <c r="G112" t="inlineStr"/>
-      <c r="H112" t="inlineStr"/>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>treatment-emergent</t>
+        </is>
+      </c>
       <c r="I112" t="inlineStr"/>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="inlineStr"/>
+      <c r="L112" t="inlineStr"/>
+      <c r="M112" t="inlineStr"/>
+      <c r="N112" t="inlineStr"/>
+      <c r="O112" t="inlineStr"/>
+      <c r="P112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Sunitinib</t>
+          <t>Zolbetuximab</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...29 lines deleted...]
-      </c>
+          <t>Other mAbs</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr"/>
+      <c r="F113" t="inlineStr"/>
+      <c r="G113" t="inlineStr"/>
+      <c r="H113" t="inlineStr"/>
+      <c r="I113" t="inlineStr"/>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="inlineStr"/>
+      <c r="L113" t="inlineStr"/>
+      <c r="M113" t="inlineStr"/>
+      <c r="N113" t="inlineStr"/>
+      <c r="O113" t="inlineStr"/>
+      <c r="P113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Sunvozertinib</t>
+          <t>Lazertinib</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
+      <c r="F114" t="inlineStr"/>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
-      <c r="I114" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I114" t="inlineStr"/>
+      <c r="J114" t="inlineStr"/>
+      <c r="K114" t="inlineStr"/>
+      <c r="L114" t="inlineStr"/>
+      <c r="M114" t="inlineStr"/>
+      <c r="N114" t="inlineStr"/>
+      <c r="O114" t="inlineStr"/>
+      <c r="P114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Talazoparib</t>
+          <t>Tovorafenib</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>PARP Inhibitors</t>
+          <t>BRAF/MEK Pathway Inhibitors</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
-      <c r="E115" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr"/>
+      <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
       <c r="I115" t="inlineStr"/>
+      <c r="J115" t="inlineStr"/>
+      <c r="K115" t="inlineStr"/>
+      <c r="L115" t="inlineStr"/>
+      <c r="M115" t="inlineStr"/>
+      <c r="N115" t="inlineStr"/>
+      <c r="O115" t="inlineStr"/>
+      <c r="P115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Taletrectinib</t>
+          <t>Inavolisib</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr"/>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr"/>
+      <c r="J116" t="inlineStr"/>
+      <c r="K116" t="inlineStr"/>
+      <c r="L116" t="inlineStr"/>
+      <c r="M116" t="inlineStr"/>
+      <c r="N116" t="inlineStr"/>
+      <c r="O116" t="inlineStr"/>
+      <c r="P116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Talimogene Laherparepvec</t>
+          <t>Vorasidenib</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Immunotherapy</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Oncolytic virus</t>
+          <t>IDH inhibitors</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
-      <c r="E117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E117" t="inlineStr"/>
+      <c r="F117" t="inlineStr"/>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
       <c r="I117" t="inlineStr"/>
+      <c r="J117" t="inlineStr"/>
+      <c r="K117" t="inlineStr"/>
+      <c r="L117" t="inlineStr"/>
+      <c r="M117" t="inlineStr"/>
+      <c r="N117" t="inlineStr"/>
+      <c r="O117" t="inlineStr"/>
+      <c r="P117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Tarlatamab</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>bispecific T-cell engagers</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr"/>
+      <c r="D118" t="n">
+        <v>28.31018998</v>
+      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Bispecific T-cell engager</t>
-[...8 lines deleted...]
-      <c r="H118" t="inlineStr"/>
+          <t>10.1056/NEJMoa2307980</t>
+        </is>
+      </c>
+      <c r="F118" t="n">
+        <v>220</v>
+      </c>
+      <c r="G118" t="n">
+        <v>0.286</v>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2502099</t>
+        </is>
+      </c>
       <c r="I118" t="n">
-        <v>28.31018998</v>
-      </c>
+        <v>252</v>
+      </c>
+      <c r="J118" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>10.1200/JCO.22.02823</t>
+        </is>
+      </c>
+      <c r="L118" t="n">
+        <v>107</v>
+      </c>
+      <c r="M118" t="n">
+        <v>0.308</v>
+      </c>
+      <c r="N118" t="inlineStr"/>
+      <c r="O118" t="inlineStr"/>
+      <c r="P118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Tazemetostat</t>
+          <t>Lifileucel</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Epigenetic Modifiers</t>
+          <t>CAR-T or Cell Therapy</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
-      <c r="E119" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E119" t="inlineStr"/>
+      <c r="F119" t="inlineStr"/>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
-      <c r="I119" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I119" t="inlineStr"/>
+      <c r="J119" t="inlineStr"/>
+      <c r="K119" t="inlineStr"/>
+      <c r="L119" t="inlineStr"/>
+      <c r="M119" t="inlineStr"/>
+      <c r="N119" t="inlineStr"/>
+      <c r="O119" t="inlineStr"/>
+      <c r="P119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Tebentafusp</t>
+          <t>Afamitresgene Autoleucel</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>bispecific T-cell engagers</t>
+          <t>CAR-T or Cell Therapy</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
-      <c r="E120" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E120" t="inlineStr"/>
+      <c r="F120" t="inlineStr"/>
+      <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
-      <c r="I120" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I120" t="inlineStr"/>
+      <c r="J120" t="inlineStr"/>
+      <c r="K120" t="inlineStr"/>
+      <c r="L120" t="inlineStr"/>
+      <c r="M120" t="inlineStr"/>
+      <c r="N120" t="inlineStr"/>
+      <c r="O120" t="inlineStr"/>
+      <c r="P120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Telisotuzumab vedotin</t>
+          <t>Avutometinib</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...2 lines deleted...]
-      <c r="C121" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>BRAF/MEK Pathway Inhibitors</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr"/>
-      <c r="E121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E121" t="inlineStr"/>
+      <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
       <c r="I121" t="inlineStr"/>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="inlineStr"/>
+      <c r="L121" t="inlineStr"/>
+      <c r="M121" t="inlineStr"/>
+      <c r="N121" t="inlineStr"/>
+      <c r="O121" t="inlineStr"/>
+      <c r="P121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Temsirolimus</t>
+          <t>Catumaxomab</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>PI3K/AKT/mTOR Pathway Inhibitors</t>
+          <t>bispecific T-cell engagers</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
-      <c r="E122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E122" t="inlineStr"/>
+      <c r="F122" t="inlineStr"/>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
-      <c r="I122" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I122" t="inlineStr"/>
+      <c r="J122" t="inlineStr"/>
+      <c r="K122" t="inlineStr"/>
+      <c r="L122" t="inlineStr"/>
+      <c r="M122" t="inlineStr"/>
+      <c r="N122" t="inlineStr"/>
+      <c r="O122" t="inlineStr"/>
+      <c r="P122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Tepotinib</t>
+          <t>Cosibelimab</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...21 lines deleted...]
-      </c>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
+      <c r="F123" t="inlineStr"/>
+      <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
-      <c r="I123" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I123" t="inlineStr"/>
+      <c r="J123" t="inlineStr"/>
+      <c r="K123" t="inlineStr"/>
+      <c r="L123" t="inlineStr"/>
+      <c r="M123" t="inlineStr"/>
+      <c r="N123" t="inlineStr"/>
+      <c r="O123" t="inlineStr"/>
+      <c r="P123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Tislelizumab</t>
+          <t>Datopotamab Deruxtecan</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
-[...10 lines deleted...]
-        </is>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="n">
+        <v>26.51543779</v>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...8 lines deleted...]
-      <c r="H124" t="inlineStr"/>
+          <t>10.1200/JCO-24-01544</t>
+        </is>
+      </c>
+      <c r="F124" t="n">
+        <v>297</v>
+      </c>
+      <c r="G124" t="n">
+        <v>0.256</v>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>10.1200/JCO-24-01349</t>
+        </is>
+      </c>
       <c r="I124" t="n">
-        <v>20.73468013</v>
-      </c>
+        <v>137</v>
+      </c>
+      <c r="J124" t="n">
+        <v>0.285</v>
+      </c>
+      <c r="K124" t="inlineStr"/>
+      <c r="L124" t="inlineStr"/>
+      <c r="M124" t="inlineStr"/>
+      <c r="N124" t="inlineStr"/>
+      <c r="O124" t="inlineStr"/>
+      <c r="P124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Tisotumab Vedotin</t>
+          <t>Defactinib</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D125" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Other Targeted Agents</t>
+        </is>
+      </c>
+      <c r="D125" t="n">
+        <v>27</v>
+      </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Tissue factor targeting ADC</t>
-[...7 lines deleted...]
-      <c r="G125" t="inlineStr"/>
+          <t>10.1200/PO.24.00327</t>
+        </is>
+      </c>
+      <c r="F125" t="n">
+        <v>33</v>
+      </c>
+      <c r="G125" t="n">
+        <v>0.27</v>
+      </c>
       <c r="H125" t="inlineStr"/>
-      <c r="I125" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I125" t="inlineStr"/>
+      <c r="J125" t="inlineStr"/>
+      <c r="K125" t="inlineStr"/>
+      <c r="L125" t="inlineStr"/>
+      <c r="M125" t="inlineStr"/>
+      <c r="N125" t="inlineStr"/>
+      <c r="O125" t="inlineStr"/>
+      <c r="P125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Tivozanib</t>
+          <t>Dordaviprone</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Other Targeted Agents</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>16.25</v>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>VEGFR inhibitor</t>
-[...12 lines deleted...]
-      <c r="H126" t="inlineStr"/>
+          <t>10.1200/JCO.23.01134</t>
+        </is>
+      </c>
+      <c r="F126" t="n">
+        <v>50</v>
+      </c>
+      <c r="G126" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>ASCO 2025 abstract ONC013 Arm B</t>
+        </is>
+      </c>
       <c r="I126" t="n">
-        <v>23.37172775</v>
-      </c>
+        <v>30</v>
+      </c>
+      <c r="J126" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K126" t="inlineStr"/>
+      <c r="L126" t="inlineStr"/>
+      <c r="M126" t="inlineStr"/>
+      <c r="N126" t="inlineStr"/>
+      <c r="O126" t="inlineStr"/>
+      <c r="P126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Toripalimab</t>
+          <t>Ensartinib</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>23</v>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>PD-(L)1 inhibitor</t>
-[...7 lines deleted...]
-      <c r="G127" t="inlineStr"/>
+          <t>10.1016/S2213-2600(19)30252-8</t>
+        </is>
+      </c>
+      <c r="F127" t="n">
+        <v>160</v>
+      </c>
+      <c r="G127" t="n">
+        <v>0.23</v>
+      </c>
       <c r="H127" t="inlineStr"/>
-      <c r="I127" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I127" t="inlineStr"/>
+      <c r="J127" t="inlineStr"/>
+      <c r="K127" t="inlineStr"/>
+      <c r="L127" t="inlineStr"/>
+      <c r="M127" t="inlineStr"/>
+      <c r="N127" t="inlineStr"/>
+      <c r="O127" t="inlineStr"/>
+      <c r="P127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Tovorafenib</t>
+          <t>Zongertinib</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D128" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D128" t="n">
+        <v>19</v>
+      </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>BRAF inhibitor</t>
-[...7 lines deleted...]
-      <c r="G128" t="inlineStr"/>
+          <t>10.1056/NEJMoa2516969</t>
+        </is>
+      </c>
+      <c r="F128" t="n">
+        <v>74</v>
+      </c>
+      <c r="G128" t="n">
+        <v>0.19</v>
+      </c>
       <c r="H128" t="inlineStr"/>
       <c r="I128" t="inlineStr"/>
+      <c r="J128" t="inlineStr"/>
+      <c r="K128" t="inlineStr"/>
+      <c r="L128" t="inlineStr"/>
+      <c r="M128" t="inlineStr"/>
+      <c r="N128" t="inlineStr"/>
+      <c r="O128" t="inlineStr"/>
+      <c r="P128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Trametinib</t>
+          <t>Nogapendekin alfa inbakicept</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Immunotherapy</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
+          <t>Cytokine Modulators</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
-      <c r="E129" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E129" t="inlineStr"/>
+      <c r="F129" t="inlineStr"/>
+      <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
-      <c r="I129" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I129" t="inlineStr"/>
+      <c r="J129" t="inlineStr"/>
+      <c r="K129" t="inlineStr"/>
+      <c r="L129" t="inlineStr"/>
+      <c r="M129" t="inlineStr"/>
+      <c r="N129" t="inlineStr"/>
+      <c r="O129" t="inlineStr"/>
+      <c r="P129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Trastuzumab</t>
+          <t>Penpulimab</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D130" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D130" t="n">
+        <v>8.337121212</v>
+      </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Anti-HER2 antibody</t>
-[...13 lines deleted...]
-      <c r="I130" t="inlineStr"/>
+          <t>10.1002/cncr.35259</t>
+        </is>
+      </c>
+      <c r="F130" t="n">
+        <v>65</v>
+      </c>
+      <c r="G130" t="n">
+        <v>0.092</v>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>10.1007/s00262-022-03160-1</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>67</v>
+      </c>
+      <c r="J130" t="n">
+        <v>0.075</v>
+      </c>
+      <c r="K130" t="inlineStr"/>
+      <c r="L130" t="inlineStr"/>
+      <c r="M130" t="inlineStr"/>
+      <c r="N130" t="inlineStr"/>
+      <c r="O130" t="inlineStr"/>
+      <c r="P130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Trastuzumab Deruxtecan</t>
+          <t>Serplulimab</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D131" t="inlineStr"/>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D131" t="n">
+        <v>18.9</v>
+      </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>HER2 targeting ADC</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1200/JCO.2025.43.16_suppl.2596</t>
+        </is>
+      </c>
+      <c r="F131" t="n">
+        <v>37</v>
+      </c>
+      <c r="G131" t="n">
+        <v>0.189</v>
       </c>
       <c r="H131" t="inlineStr"/>
-      <c r="I131" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I131" t="inlineStr"/>
+      <c r="J131" t="inlineStr"/>
+      <c r="K131" t="inlineStr"/>
+      <c r="L131" t="inlineStr"/>
+      <c r="M131" t="inlineStr"/>
+      <c r="N131" t="inlineStr"/>
+      <c r="O131" t="inlineStr"/>
+      <c r="P131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Trastuzumab Emtansine</t>
+          <t>Sevabertinib</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Antibody-Drug Conjugates (ADCs)</t>
-[...3 lines deleted...]
-      <c r="D132" t="inlineStr"/>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D132" t="n">
+        <v>30.91866029</v>
+      </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>HER2 targeting ADC</t>
-[...12 lines deleted...]
-      <c r="H132" t="inlineStr"/>
+          <t>10.1056/NEJMoa2511065</t>
+        </is>
+      </c>
+      <c r="F132" t="n">
+        <v>81</v>
+      </c>
+      <c r="G132" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2511065</t>
+        </is>
+      </c>
       <c r="I132" t="n">
-        <v>20.9</v>
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J132" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2511065</t>
+        </is>
+      </c>
+      <c r="L132" t="n">
+        <v>73</v>
+      </c>
+      <c r="M132" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="N132" t="inlineStr"/>
+      <c r="O132" t="inlineStr"/>
+      <c r="P132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Tremelimumab</t>
+          <t>Sunvozertinib</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Checkpoint Inhibitors</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D133" t="n">
+        <v>40.3182266</v>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>CTLA-4 inhibitor</t>
-[...9 lines deleted...]
-      <c r="I133" t="inlineStr"/>
+          <t>10.1016/S2213-2600(23)00379-X</t>
+        </is>
+      </c>
+      <c r="F133" t="n">
+        <v>104</v>
+      </c>
+      <c r="G133" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>10.1016/j.canlet.2025.217904</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>99</v>
+      </c>
+      <c r="J133" t="n">
+        <v>0.354</v>
+      </c>
+      <c r="K133" t="inlineStr"/>
+      <c r="L133" t="inlineStr"/>
+      <c r="M133" t="inlineStr"/>
+      <c r="N133" t="inlineStr"/>
+      <c r="O133" t="inlineStr"/>
+      <c r="P133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Tucatinib</t>
+          <t>Taletrectinib</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
+      <c r="F134" t="inlineStr"/>
+      <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr"/>
+      <c r="J134" t="inlineStr"/>
+      <c r="K134" t="inlineStr"/>
+      <c r="L134" t="inlineStr"/>
+      <c r="M134" t="inlineStr"/>
+      <c r="N134" t="inlineStr"/>
+      <c r="O134" t="inlineStr"/>
+      <c r="P134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Urelumab</t>
+          <t>Telisotuzumab vedotin</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Antibody-Drug Conjugates (ADCs)</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
-      <c r="E135" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E135" t="inlineStr"/>
+      <c r="F135" t="inlineStr"/>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
       <c r="I135" t="inlineStr"/>
+      <c r="J135" t="inlineStr"/>
+      <c r="K135" t="inlineStr"/>
+      <c r="L135" t="inlineStr"/>
+      <c r="M135" t="inlineStr"/>
+      <c r="N135" t="inlineStr"/>
+      <c r="O135" t="inlineStr"/>
+      <c r="P135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Vandetanib</t>
+          <t>Vimseltinib</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Tyrosine Kinase Inhibitors (TKIs)</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D136" t="n">
+        <v>30</v>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>VEGFR/EGFR/RET inhibitor</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1016/S0140-6736(24)00885-7</t>
+        </is>
+      </c>
+      <c r="F136" t="n">
+        <v>83</v>
+      </c>
+      <c r="G136" t="n">
+        <v>0.3</v>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr"/>
+      <c r="J136" t="inlineStr"/>
+      <c r="K136" t="inlineStr"/>
+      <c r="L136" t="inlineStr"/>
+      <c r="M136" t="inlineStr"/>
+      <c r="N136" t="inlineStr"/>
+      <c r="O136" t="inlineStr"/>
+      <c r="P136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Vemurafenib</t>
+          <t>Zanidatamab</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>BRAF/MEK Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D137" t="inlineStr"/>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>17.75</v>
+      </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>BRAF inhibitor</t>
-[...12 lines deleted...]
-      <c r="H137" t="inlineStr"/>
+          <t>10.1016/S1470-2045(23)00242-5</t>
+        </is>
+      </c>
+      <c r="F137" t="n">
+        <v>87</v>
+      </c>
+      <c r="G137" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>10.1038/s41467-025-59279-z</t>
+        </is>
+      </c>
       <c r="I137" t="n">
-        <v>0.51</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="J137" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="K137" t="inlineStr"/>
+      <c r="L137" t="inlineStr"/>
+      <c r="M137" t="inlineStr"/>
+      <c r="N137" t="inlineStr"/>
+      <c r="O137" t="inlineStr"/>
+      <c r="P137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Vimseltinib</t>
+          <t>Zenocutuzumab</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...5 lines deleted...]
-        </is>
+          <t>HER2-Targeting</t>
+        </is>
+      </c>
+      <c r="D138" t="n">
+        <v>7</v>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>CSF1R inhibitor</t>
-[...7 lines deleted...]
-      <c r="G138" t="inlineStr"/>
+          <t>10.1056/NEJMoa2405008</t>
+        </is>
+      </c>
+      <c r="F138" t="n">
+        <v>204</v>
+      </c>
+      <c r="G138" t="n">
+        <v>0.07000000000000001</v>
+      </c>
       <c r="H138" t="inlineStr"/>
-      <c r="I138" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I138" t="inlineStr"/>
+      <c r="J138" t="inlineStr"/>
+      <c r="K138" t="inlineStr"/>
+      <c r="L138" t="inlineStr"/>
+      <c r="M138" t="inlineStr"/>
+      <c r="N138" t="inlineStr"/>
+      <c r="O138" t="inlineStr"/>
+      <c r="P138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Vismodegib</t>
+          <t>Sintilimab</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Hedgehog Pathway Inhibitors</t>
-[...2 lines deleted...]
-      <c r="D139" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>12.4</v>
+      </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Smoothened receptor antagonist</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1038/s41591-023-02786-7</t>
+        </is>
+      </c>
+      <c r="F139" t="n">
+        <v>97</v>
+      </c>
+      <c r="G139" t="n">
+        <v>0.124</v>
       </c>
       <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr"/>
+      <c r="J139" t="inlineStr"/>
+      <c r="K139" t="inlineStr"/>
+      <c r="L139" t="inlineStr"/>
+      <c r="M139" t="inlineStr"/>
+      <c r="N139" t="inlineStr"/>
+      <c r="O139" t="inlineStr"/>
+      <c r="P139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Vorasidenib</t>
+          <t>Icotinib</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>IDH inhibitors</t>
-[...2 lines deleted...]
-      <c r="D140" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>4.7</v>
+      </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>IDH1/2 inhibitor</t>
-[...7 lines deleted...]
-      <c r="G140" t="inlineStr"/>
+          <t>10.1093/annonc/mdx359</t>
+        </is>
+      </c>
+      <c r="F140" t="n">
+        <v>148</v>
+      </c>
+      <c r="G140" t="n">
+        <v>0.047</v>
+      </c>
       <c r="H140" t="inlineStr"/>
       <c r="I140" t="inlineStr"/>
+      <c r="J140" t="inlineStr"/>
+      <c r="K140" t="inlineStr"/>
+      <c r="L140" t="inlineStr"/>
+      <c r="M140" t="inlineStr"/>
+      <c r="N140" t="inlineStr"/>
+      <c r="O140" t="inlineStr"/>
+      <c r="P140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Zanidatamab</t>
+          <t>Camrelizumab</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>HER2-Targeting</t>
-[...2 lines deleted...]
-      <c r="D141" t="inlineStr"/>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>19</v>
+      </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Bispecific anti-HER2 antibody</t>
-[...7 lines deleted...]
-      <c r="G141" t="inlineStr"/>
+          <t>10.1016/S1470-2045(20)30110-8</t>
+        </is>
+      </c>
+      <c r="F141" t="n">
+        <v>228</v>
+      </c>
+      <c r="G141" t="n">
+        <v>0.19</v>
+      </c>
       <c r="H141" t="inlineStr"/>
-      <c r="I141" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I141" t="inlineStr"/>
+      <c r="J141" t="inlineStr"/>
+      <c r="K141" t="inlineStr"/>
+      <c r="L141" t="inlineStr"/>
+      <c r="M141" t="inlineStr"/>
+      <c r="N141" t="inlineStr"/>
+      <c r="O141" t="inlineStr"/>
+      <c r="P141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Zenocutuzumab</t>
+          <t>Apatinib</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Monoclonal Antibodies (mAbs)</t>
+          <t>Targeted Therapy</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Other mAbs</t>
-[...2 lines deleted...]
-      <c r="D142" t="inlineStr"/>
+          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>23.1</v>
+      </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Anti-HER2/HER3 antibody</t>
-[...7 lines deleted...]
-      <c r="G142" t="inlineStr"/>
+          <t>10.7150/jca.53482</t>
+        </is>
+      </c>
+      <c r="F142" t="n">
+        <v>30</v>
+      </c>
+      <c r="G142" t="n">
+        <v>0.231</v>
+      </c>
       <c r="H142" t="inlineStr"/>
-      <c r="I142" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I142" t="inlineStr"/>
+      <c r="J142" t="inlineStr"/>
+      <c r="K142" t="inlineStr"/>
+      <c r="L142" t="inlineStr"/>
+      <c r="M142" t="inlineStr"/>
+      <c r="N142" t="inlineStr"/>
+      <c r="O142" t="inlineStr"/>
+      <c r="P142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Zolbetuximab</t>
+          <t>Cabiralizumab</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Other mAbs</t>
         </is>
       </c>
-      <c r="D143" t="inlineStr"/>
+      <c r="D143" t="n">
+        <v>28</v>
+      </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Anti-Claudin 18.2 antibody</t>
-[...10 lines deleted...]
-        </is>
+          <t>10.1158/1078-0432.CCR-16-3261</t>
+        </is>
+      </c>
+      <c r="F143" t="n">
+        <v>25</v>
+      </c>
+      <c r="G143" t="n">
+        <v>0.28</v>
       </c>
       <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
+      <c r="J143" t="inlineStr"/>
+      <c r="K143" t="inlineStr"/>
+      <c r="L143" t="inlineStr"/>
+      <c r="M143" t="inlineStr"/>
+      <c r="N143" t="inlineStr"/>
+      <c r="O143" t="inlineStr"/>
+      <c r="P143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Zongertinib</t>
+          <t>Urelumab</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Targeted Therapy</t>
+          <t>Monoclonal Antibodies (mAbs)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Tyrosine Kinase Inhibitors (TKIs)</t>
-[...16 lines deleted...]
-      </c>
+          <t>Other mAbs</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr"/>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
-      <c r="I144" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I144" t="inlineStr"/>
+      <c r="J144" t="inlineStr"/>
+      <c r="K144" t="inlineStr"/>
+      <c r="L144" t="inlineStr"/>
+      <c r="M144" t="inlineStr"/>
+      <c r="N144" t="inlineStr"/>
+      <c r="O144" t="inlineStr"/>
+      <c r="P144" t="inlineStr"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>alisertib</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Targeted Therapy</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Other Targeted Agents</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>57.99999999999999</v>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(15)70051-3 External Link</t>
+        </is>
+      </c>
+      <c r="F145" t="n">
+        <v>249</v>
+      </c>
+      <c r="G145" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="H145" t="inlineStr"/>
+      <c r="I145" t="inlineStr"/>
+      <c r="J145" t="inlineStr"/>
+      <c r="K145" t="inlineStr"/>
+      <c r="L145" t="inlineStr"/>
+      <c r="M145" t="inlineStr"/>
+      <c r="N145" t="inlineStr"/>
+      <c r="O145" t="inlineStr"/>
+      <c r="P145" t="inlineStr"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>BMS-986156</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Other mAbs</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr"/>
+      <c r="E146" t="inlineStr"/>
+      <c r="F146" t="inlineStr"/>
+      <c r="G146" t="inlineStr"/>
+      <c r="H146" t="inlineStr"/>
+      <c r="I146" t="inlineStr"/>
+      <c r="J146" t="inlineStr"/>
+      <c r="K146" t="inlineStr"/>
+      <c r="L146" t="inlineStr"/>
+      <c r="M146" t="inlineStr"/>
+      <c r="N146" t="inlineStr"/>
+      <c r="O146" t="inlineStr"/>
+      <c r="P146" t="inlineStr"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>ADV/HSV-tk plus valacyclovir</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Gene Therapy</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Gene Therapy</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr"/>
+      <c r="F147" t="inlineStr"/>
+      <c r="G147" t="inlineStr"/>
+      <c r="H147" t="inlineStr"/>
+      <c r="I147" t="inlineStr"/>
+      <c r="J147" t="inlineStr"/>
+      <c r="K147" t="inlineStr"/>
+      <c r="L147" t="inlineStr"/>
+      <c r="M147" t="inlineStr"/>
+      <c r="N147" t="inlineStr"/>
+      <c r="O147" t="inlineStr"/>
+      <c r="P147" t="inlineStr"/>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>GVAX</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Immunotherapy</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Therapeutic Vaccines</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr"/>
+      <c r="F148" t="inlineStr"/>
+      <c r="G148" t="inlineStr"/>
+      <c r="H148" t="inlineStr"/>
+      <c r="I148" t="inlineStr"/>
+      <c r="J148" t="inlineStr"/>
+      <c r="K148" t="inlineStr"/>
+      <c r="L148" t="inlineStr"/>
+      <c r="M148" t="inlineStr"/>
+      <c r="N148" t="inlineStr"/>
+      <c r="O148" t="inlineStr"/>
+      <c r="P148" t="inlineStr"/>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>IM-101</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Immunotherapy</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Therapeutic Vaccines</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr"/>
+      <c r="G149" t="inlineStr"/>
+      <c r="H149" t="inlineStr"/>
+      <c r="I149" t="inlineStr"/>
+      <c r="J149" t="inlineStr"/>
+      <c r="K149" t="inlineStr"/>
+      <c r="L149" t="inlineStr"/>
+      <c r="M149" t="inlineStr"/>
+      <c r="N149" t="inlineStr"/>
+      <c r="O149" t="inlineStr"/>
+      <c r="P149" t="inlineStr"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>dendritic cell vaccine</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Immunotherapy</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Therapeutic Vaccines</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr"/>
+      <c r="E150" t="inlineStr"/>
+      <c r="F150" t="inlineStr"/>
+      <c r="G150" t="inlineStr"/>
+      <c r="H150" t="inlineStr"/>
+      <c r="I150" t="inlineStr"/>
+      <c r="J150" t="inlineStr"/>
+      <c r="K150" t="inlineStr"/>
+      <c r="L150" t="inlineStr"/>
+      <c r="M150" t="inlineStr"/>
+      <c r="N150" t="inlineStr"/>
+      <c r="O150" t="inlineStr"/>
+      <c r="P150" t="inlineStr"/>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>CDX-301</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Immunotherapy</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Cytokine Modulators</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr"/>
+      <c r="F151" t="inlineStr"/>
+      <c r="G151" t="inlineStr"/>
+      <c r="H151" t="inlineStr"/>
+      <c r="I151" t="inlineStr"/>
+      <c r="J151" t="inlineStr"/>
+      <c r="K151" t="inlineStr"/>
+      <c r="L151" t="inlineStr"/>
+      <c r="M151" t="inlineStr"/>
+      <c r="N151" t="inlineStr"/>
+      <c r="O151" t="inlineStr"/>
+      <c r="P151" t="inlineStr"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>nivolumab + ipilimumab</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D152" t="n">
+        <v>55.30181043663471</v>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(18)30700-9</t>
+        </is>
+      </c>
+      <c r="F152" t="n">
+        <v>313</v>
+      </c>
+      <c r="G152" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>10.1200/JCO.2016.72.1167</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>448</v>
+      </c>
+      <c r="J152" t="n">
+        <v>0.555</v>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>CheckMate 511 phase 3b/4 (conference abstract ASCO 2021)</t>
+        </is>
+      </c>
+      <c r="L152" t="n">
+        <v>178</v>
+      </c>
+      <c r="M152" t="n">
+        <v>0.483</v>
+      </c>
+      <c r="N152" t="inlineStr"/>
+      <c r="O152" t="inlineStr"/>
+      <c r="P152" t="inlineStr"/>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>tremelimumab + durvalumab</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D153" t="n">
+        <v>24.8606188466948</v>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>10.1001/jamaoncol.2020.0237</t>
+        </is>
+      </c>
+      <c r="F153" t="n">
+        <v>371</v>
+      </c>
+      <c r="G153" t="n">
+        <v>0.229</v>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(20)30541-6</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>340</v>
+      </c>
+      <c r="J153" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="K153" t="inlineStr"/>
+      <c r="L153" t="inlineStr"/>
+      <c r="M153" t="inlineStr"/>
+      <c r="N153" t="inlineStr"/>
+      <c r="O153" t="inlineStr"/>
+      <c r="P153" t="inlineStr"/>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>relatlimab + nivolumab</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Monoclonal Antibodies (mAbs)</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Checkpoint Inhibitors</t>
+        </is>
+      </c>
+      <c r="D154" t="n">
+        <v>17.0672394043528</v>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>10.1056/EVIDoa2200239</t>
+        </is>
+      </c>
+      <c r="F154" t="n">
+        <v>355</v>
+      </c>
+      <c r="G154" t="n">
+        <v>0.211</v>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>10.1200/JCO.22.02072</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>354</v>
+      </c>
+      <c r="J154" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>10.1200/JCO.22.02072</t>
+        </is>
+      </c>
+      <c r="L154" t="n">
+        <v>164</v>
+      </c>
+      <c r="M154" t="n">
+        <v>0.128</v>
+      </c>
+      <c r="N154" t="inlineStr"/>
+      <c r="O154" t="inlineStr"/>
+      <c r="P154" t="inlineStr"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>cobimetinib + vemurafenib</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr"/>
+      <c r="C155" t="inlineStr"/>
+      <c r="D155" t="n">
+        <v>72</v>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr"/>
+      <c r="G155" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="H155" t="inlineStr"/>
+      <c r="I155" t="inlineStr"/>
+      <c r="J155" t="inlineStr"/>
+      <c r="K155" t="inlineStr"/>
+      <c r="L155" t="inlineStr"/>
+      <c r="M155" t="inlineStr"/>
+      <c r="N155" t="inlineStr"/>
+      <c r="O155" t="inlineStr"/>
+      <c r="P155" t="inlineStr"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>binimetinib + encorafenib</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr"/>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="n">
+        <v>68</v>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr"/>
+      <c r="G156" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="H156" t="inlineStr"/>
+      <c r="I156" t="inlineStr"/>
+      <c r="J156" t="inlineStr"/>
+      <c r="K156" t="inlineStr"/>
+      <c r="L156" t="inlineStr"/>
+      <c r="M156" t="inlineStr"/>
+      <c r="N156" t="inlineStr"/>
+      <c r="O156" t="inlineStr"/>
+      <c r="P156" t="inlineStr"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>trametinib + dabrafenib</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr"/>
+      <c r="C157" t="inlineStr"/>
+      <c r="D157" t="n">
+        <v>44</v>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>10.3390/cancers15010141</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr"/>
+      <c r="G157" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="H157" t="inlineStr"/>
+      <c r="I157" t="inlineStr"/>
+      <c r="J157" t="inlineStr"/>
+      <c r="K157" t="inlineStr"/>
+      <c r="L157" t="inlineStr"/>
+      <c r="M157" t="inlineStr"/>
+      <c r="N157" t="inlineStr"/>
+      <c r="O157" t="inlineStr"/>
+      <c r="P157" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>urelumab + nivolumab</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr"/>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="n">
+        <v>17.9</v>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>10.1136/jitc-2023-007364</t>
+        </is>
+      </c>
+      <c r="F158" t="n">
+        <v>134</v>
+      </c>
+      <c r="G158" t="n">
+        <v>0.179</v>
+      </c>
+      <c r="H158" t="inlineStr"/>
+      <c r="I158" t="inlineStr"/>
+      <c r="J158" t="inlineStr"/>
+      <c r="K158" t="inlineStr"/>
+      <c r="L158" t="inlineStr"/>
+      <c r="M158" t="inlineStr"/>
+      <c r="N158" t="inlineStr"/>
+      <c r="O158" t="inlineStr"/>
+      <c r="P158" t="inlineStr"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>bevacizumab + anti-PD(L)1</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr"/>
+      <c r="C159" t="inlineStr"/>
+      <c r="D159" t="n">
+        <v>18.99411764705882</v>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>10.1001/jamaoncol.2019.3343</t>
+        </is>
+      </c>
+      <c r="F159" t="n">
+        <v>38</v>
+      </c>
+      <c r="G159" t="n">
+        <v>0.237</v>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(24)00677-6</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>24</v>
+      </c>
+      <c r="J159" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(24)00437-6</t>
+        </is>
+      </c>
+      <c r="L159" t="n">
+        <v>41</v>
+      </c>
+      <c r="M159" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>10.1016/j.eclinm.2023.102136</t>
+        </is>
+      </c>
+      <c r="O159" t="n">
+        <v>33</v>
+      </c>
+      <c r="P159" t="n">
+        <v>0.212</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">axitinib + anti-PD(L)1; nivolumab + cabozantinib </t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr"/>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="n">
+        <v>65.74808405438814</v>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>10.1016/j.annonc.2024.12.008</t>
+        </is>
+      </c>
+      <c r="F160" t="n">
+        <v>434</v>
+      </c>
+      <c r="G160" t="n">
+        <v>0.668</v>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>10.1093/oncolo/oyac243</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>55</v>
+      </c>
+      <c r="J160" t="n">
+        <v>0.618</v>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>10.1016/S1470-2045(22)00290-X</t>
+        </is>
+      </c>
+      <c r="L160" t="n">
+        <v>320</v>
+      </c>
+      <c r="M160" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="N160" t="inlineStr"/>
+      <c r="O160" t="inlineStr"/>
+      <c r="P160" t="inlineStr"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>anti-PD(L)1 + anti-CTLA4 + multi-target TKI (cabozantinib)</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr"/>
+      <c r="C161" t="inlineStr"/>
+      <c r="D161" t="n">
+        <v>74</v>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>10.1056/NEJMoa2212851</t>
+        </is>
+      </c>
+      <c r="F161" t="n">
+        <v>426</v>
+      </c>
+      <c r="G161" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>10.1016/j.annonc.2026.02.011</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>426</v>
+      </c>
+      <c r="J161" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="K161" t="inlineStr"/>
+      <c r="L161" t="inlineStr"/>
+      <c r="M161" t="inlineStr"/>
+      <c r="N161" t="inlineStr"/>
+      <c r="O161" t="inlineStr"/>
+      <c r="P161" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>anti-PD(L)1 + apatinib</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr"/>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="n">
+        <v>34</v>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>10.1186/s12885-024-12340-4</t>
+        </is>
+      </c>
+      <c r="F162" t="n">
+        <v>651</v>
+      </c>
+      <c r="G162" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="H162" t="inlineStr"/>
+      <c r="I162" t="inlineStr"/>
+      <c r="J162" t="inlineStr"/>
+      <c r="K162" t="inlineStr"/>
+      <c r="L162" t="inlineStr"/>
+      <c r="M162" t="inlineStr"/>
+      <c r="N162" t="inlineStr"/>
+      <c r="O162" t="inlineStr"/>
+      <c r="P162" t="inlineStr"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>sintilimab + fruquintinib</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr"/>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="n">
+        <v>47.7</v>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>10.1016/j.ejca.2022.12.004</t>
+        </is>
+      </c>
+      <c r="F163" t="n">
+        <v>44</v>
+      </c>
+      <c r="G163" t="n">
+        <v>0.477</v>
+      </c>
+      <c r="H163" t="inlineStr"/>
+      <c r="I163" t="inlineStr"/>
+      <c r="J163" t="inlineStr"/>
+      <c r="K163" t="inlineStr"/>
+      <c r="L163" t="inlineStr"/>
+      <c r="M163" t="inlineStr"/>
+      <c r="N163" t="inlineStr"/>
+      <c r="O163" t="inlineStr"/>
+      <c r="P163" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">Sundahl Nora</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>